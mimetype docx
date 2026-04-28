--- v0 (2025-12-13)
+++ v1 (2026-04-28)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="188D4D7A" w14:textId="79352E9D" w:rsidR="008A29C9" w:rsidRDefault="003D2D5A" w:rsidP="00025668">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doctor of Philosophy</w:t>
       </w:r>
       <w:r w:rsidR="00BD15EB" w:rsidRPr="00BD15EB">
         <w:rPr>
           <w:b/>
@@ -2740,111 +2741,84 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D203B" w:rsidRPr="00BD15EB" w14:paraId="6FD4397B" w14:textId="77777777" w:rsidTr="008A59CC">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="384FBAA7" w14:textId="3D0F92D5" w:rsidR="003D203B" w:rsidRDefault="002853E3" w:rsidP="00141DF6">
+          <w:p w14:paraId="384FBAA7" w14:textId="20717A73" w:rsidR="003D203B" w:rsidRDefault="002853E3" w:rsidP="00141DF6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD5734">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6 credit hours of selected required coursework</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in Healthcare </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Management </w:t>
+              <w:t xml:space="preserve"> in Healthcare Management </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5734">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:vertAlign w:val="superscript"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">see planning note </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">(see planning note </w:t>
             </w:r>
             <w:r w:rsidR="00141DF6">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD5734">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9191,93 +9165,93 @@
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="49A1AE1F" w14:textId="77777777" w:rsidR="008A3408" w:rsidRDefault="008A3408">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1132316612"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1466736783"/>
           <w:docPartObj>
@@ -9390,51 +9364,51 @@
             </w:r>
             <w:r w:rsidR="00F44E7C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F67688">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3F8A8619" w14:textId="77777777" w:rsidR="002D5B69" w:rsidRPr="002C1DBE" w:rsidRDefault="00B17EF5" w:rsidP="00330102"/>
+  <w:p w14:paraId="3F8A8619" w14:textId="77777777" w:rsidR="002D5B69" w:rsidRPr="002C1DBE" w:rsidRDefault="00E21CD3" w:rsidP="00330102"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="51B8E1A1" w14:textId="77777777" w:rsidR="008A3408" w:rsidRDefault="008A3408">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E2029B5" w14:textId="77777777" w:rsidR="008A3408" w:rsidRDefault="008A3408">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1A2ACCC8" w14:textId="2C89DBC7" w:rsidR="00B80AB8" w:rsidRDefault="00C54FF9">
@@ -10276,51 +10250,51 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB47E9"/>
     <w:rsid w:val="00002F61"/>
     <w:rsid w:val="0000758C"/>
     <w:rsid w:val="00016E3F"/>
     <w:rsid w:val="00025668"/>
     <w:rsid w:val="000317F9"/>
     <w:rsid w:val="0004687A"/>
@@ -10621,50 +10595,51 @@
     <w:rsid w:val="00D15305"/>
     <w:rsid w:val="00D16D9F"/>
     <w:rsid w:val="00D22306"/>
     <w:rsid w:val="00D31895"/>
     <w:rsid w:val="00D40565"/>
     <w:rsid w:val="00D46B69"/>
     <w:rsid w:val="00D54AE4"/>
     <w:rsid w:val="00D65F77"/>
     <w:rsid w:val="00D75B14"/>
     <w:rsid w:val="00D808D5"/>
     <w:rsid w:val="00D84B9F"/>
     <w:rsid w:val="00DA0910"/>
     <w:rsid w:val="00DA5DA9"/>
     <w:rsid w:val="00DA70D6"/>
     <w:rsid w:val="00DA7B0E"/>
     <w:rsid w:val="00DB01D9"/>
     <w:rsid w:val="00DB3D70"/>
     <w:rsid w:val="00DC2553"/>
     <w:rsid w:val="00DC7776"/>
     <w:rsid w:val="00DE2A2D"/>
     <w:rsid w:val="00DF2560"/>
     <w:rsid w:val="00DF4FEB"/>
     <w:rsid w:val="00DF77FE"/>
     <w:rsid w:val="00E135B1"/>
     <w:rsid w:val="00E16A38"/>
+    <w:rsid w:val="00E21CD3"/>
     <w:rsid w:val="00E21E33"/>
     <w:rsid w:val="00E24525"/>
     <w:rsid w:val="00E3510C"/>
     <w:rsid w:val="00E46C5D"/>
     <w:rsid w:val="00E470F9"/>
     <w:rsid w:val="00E715C6"/>
     <w:rsid w:val="00E749A2"/>
     <w:rsid w:val="00E74CF0"/>
     <w:rsid w:val="00E77667"/>
     <w:rsid w:val="00E8148D"/>
     <w:rsid w:val="00E843AF"/>
     <w:rsid w:val="00EA586C"/>
     <w:rsid w:val="00EB3EA8"/>
     <w:rsid w:val="00EB6B14"/>
     <w:rsid w:val="00EC1BED"/>
     <w:rsid w:val="00EC27E9"/>
     <w:rsid w:val="00EC6A37"/>
     <w:rsid w:val="00EC72B2"/>
     <w:rsid w:val="00F25B65"/>
     <w:rsid w:val="00F2793F"/>
     <w:rsid w:val="00F31C2A"/>
     <w:rsid w:val="00F35617"/>
     <w:rsid w:val="00F3625E"/>
     <w:rsid w:val="00F413F4"/>
     <w:rsid w:val="00F44E7C"/>
@@ -10678,51 +10653,51 @@
     <w:rsid w:val="00FB456E"/>
     <w:rsid w:val="00FC1F27"/>
     <w:rsid w:val="00FC6C17"/>
     <w:rsid w:val="00FC7CD6"/>
     <w:rsid w:val="00FD7054"/>
     <w:rsid w:val="00FE0075"/>
     <w:rsid w:val="00FE4303"/>
     <w:rsid w:val="00FE5507"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="590672D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25133906-4413-45C5-8319-027BA47D3812}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -10814,94 +10789,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -11649,69 +11628,77 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C0E4F2-280C-476E-943E-E375BFEB9713}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1045</Words>
-  <Characters>5961</Characters>
+  <Characters>5960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UTHealth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6993</CharactersWithSpaces>
+  <CharactersWithSpaces>6992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ahmed, Nadia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8a6f0b9d-79b9-4b2a-841b-7f744f9b276a</vt:lpwstr>
+  </property>
+</Properties>
+</file>